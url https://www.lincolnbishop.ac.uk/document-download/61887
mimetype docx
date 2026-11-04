--- v0 (2026-06-06)
+++ v1 (2026-11-04)
@@ -1,1862 +1,1552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AE8626B" w14:textId="77777777" w:rsidR="003724D2" w:rsidRDefault="003724D2" w:rsidP="00BA62FC">
+    <w:p w14:paraId="7F5D1CD3" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE8626C" w14:textId="77777777" w:rsidR="00BA62FC" w:rsidRDefault="00BA62FC" w:rsidP="00BA62FC">
+    <w:p w14:paraId="7F5D1CD4" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Extenuating Circumstances Application</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17800E6F" w14:textId="77777777" w:rsidR="000F569F" w:rsidRPr="000F569F" w:rsidRDefault="000F569F" w:rsidP="00BA62FC">
+    <w:p w14:paraId="7F5D1CD5" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE8626E" w14:textId="3B1D2504" w:rsidR="003724D2" w:rsidRDefault="00A5373E" w:rsidP="00A5373E">
+    <w:p w14:paraId="7F5D1CD6" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">This form should be used </w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="003724D2" w:rsidRPr="003724D2">
+        <w:t>This form should be used if you wish to inform the University of circumstances which you feel may have affected your performance in assessments or led to you being absent from an examination.  Exceptionally, you may use this form to request mitigation where you have been unable to submit an assignment on time and were unable to request an extension in advance.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25615F7D" w14:textId="77777777" w:rsidR="000F569F" w:rsidRDefault="000F569F" w:rsidP="000F569F">
+    <w:p w14:paraId="7F5D1CD7" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F7562F1" w14:textId="668AF196" w:rsidR="000F569F" w:rsidRPr="000F569F" w:rsidRDefault="000F569F" w:rsidP="000F569F">
+    <w:p w14:paraId="7F5D1CD8" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="00A5373E">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">The deadline for claiming </w:t>
+        <w:t xml:space="preserve">The deadline for claiming extenuating circumstances is normally 7 days after the assessment hand-in date.  </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">If your application is submitted after that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> you must ensure that Section 6 is completed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1CD9" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5D1CDA" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Before completing this form, please ensure that you read the guidance notes attached and the Code of Practice on Extenuating Circumstances. If necessary, seek advice and/or assistance from Student Advice, however, this form should be completed by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>extenuating circumstances</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A5373E">
+        <w:t>you</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1CDB" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5D1CDC" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">All sections must be completed and the form returned, with corroborating evidence attached to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="0000FF"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t>fao@lincolnbishop.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-        </w:rPr>
+        <w:t>Faculty Administration Office, Skinner Annexe, Ground Floor</w:t>
+      </w:r>
+      <w:r>
         <w:t>.</w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="5AE8626F" w14:textId="77777777" w:rsidR="003724D2" w:rsidRDefault="003724D2" w:rsidP="00A5373E">
+    </w:p>
+    <w:p w14:paraId="7F5D1CDD" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...138 lines deleted...]
-    <w:p w14:paraId="5AE86277" w14:textId="77777777" w:rsidR="008E7971" w:rsidRPr="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5D1CDE" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E7971">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Section 1.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2882"/>
         <w:gridCol w:w="766"/>
         <w:gridCol w:w="766"/>
         <w:gridCol w:w="512"/>
         <w:gridCol w:w="256"/>
         <w:gridCol w:w="767"/>
         <w:gridCol w:w="767"/>
         <w:gridCol w:w="257"/>
         <w:gridCol w:w="510"/>
         <w:gridCol w:w="766"/>
         <w:gridCol w:w="767"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FC30F0" w14:paraId="5AE8627A" w14:textId="77777777" w:rsidTr="008E7971">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE86278" w14:textId="77777777" w:rsidR="00FC30F0" w:rsidRPr="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1CE1" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CDF" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA62FC">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Full Name </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t>(please print)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6299" w:type="dxa"/>
+            <w:tcW w:w="6134" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE86279" w14:textId="23F1C3D1" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+          <w:p w14:paraId="7F5D1CE0" w14:textId="325DC3DC" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC30F0" w14:paraId="5AE86284" w14:textId="77777777" w:rsidTr="008E7971">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE8627B" w14:textId="77777777" w:rsidR="00FC30F0" w:rsidRPr="00BA62FC" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1CEB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CE2" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA62FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Student Registration Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE8627C" w14:textId="3ADD5743" w:rsidR="00FC30F0" w:rsidRPr="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+            <w:tcW w:w="766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CE3" w14:textId="7908F56E" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="5AE8627D" w14:textId="7651CAC8" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CE4" w14:textId="1D26EAC3" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="788" w:type="dxa"/>
+            <w:tcW w:w="768" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE8627E" w14:textId="0E3C1AE1" w:rsidR="008E548C" w:rsidRDefault="008E548C" w:rsidP="00BA62FC">
+          <w:p w14:paraId="7F5D1CE5" w14:textId="18840E57" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE8627F" w14:textId="78ABEA8B" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+            <w:tcW w:w="767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CE6" w14:textId="522FAA8F" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE86280" w14:textId="6A8B2F8B" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+            <w:tcW w:w="767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CE7" w14:textId="2CA6DD49" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="788" w:type="dxa"/>
+            <w:tcW w:w="767" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE86281" w14:textId="580FA073" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+          <w:p w14:paraId="7F5D1CE8" w14:textId="0F723D50" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="787" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE86282" w14:textId="44CF196F" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+            <w:tcW w:w="766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CE9" w14:textId="176B6E46" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="788" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE86283" w14:textId="52ACA8A8" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+            <w:tcW w:w="767" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CEA" w14:textId="562D0025" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC30F0" w14:paraId="5AE86287" w14:textId="77777777" w:rsidTr="008E7971">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE86285" w14:textId="77777777" w:rsidR="00FC30F0" w:rsidRPr="00BA62FC" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1CEE" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CEC" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Programme of study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6299" w:type="dxa"/>
+            <w:tcW w:w="6134" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE86286" w14:textId="0CF1FCA0" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+          <w:p w14:paraId="7F5D1CED" w14:textId="09AF0F69" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC30F0" w14:paraId="5AE8628A" w14:textId="77777777" w:rsidTr="008E7971">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE86288" w14:textId="77777777" w:rsidR="00FC30F0" w:rsidRPr="00BA62FC" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1CF3" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CEF" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t>Subject (if applicable)</w:t>
+              <w:t>Current year of study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6299" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AE86289" w14:textId="3A75357B" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+            <w:tcW w:w="2044" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CF0" w14:textId="38D46447" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
-      </w:tr>
-[...8 lines deleted...]
-              <w:spacing w:before="80" w:after="80"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2047" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CF1" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...32 lines deleted...]
-                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Full or Part-time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2100" w:type="dxa"/>
+            <w:tcW w:w="2043" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE8628E" w14:textId="3D9181BB" w:rsidR="00FC30F0" w:rsidRDefault="00FC30F0" w:rsidP="00BA62FC">
+          <w:p w14:paraId="7F5D1CF2" w14:textId="1BEEF25C" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE86290" w14:textId="77777777" w:rsidR="00BA62FC" w:rsidRDefault="00BA62FC" w:rsidP="00BA62FC">
+    <w:p w14:paraId="7F5D1CF4" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE86291" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+    <w:p w14:paraId="7F5D1CF5" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE86292" w14:textId="163B6E62" w:rsidR="008E7971" w:rsidRPr="008E7971" w:rsidRDefault="003C0CE3" w:rsidP="008E7971">
+    <w:p w14:paraId="7F5D1CF6" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="-142"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">Details of assessment(s) affected, please clearly state each </w:t>
+        <w:t>Section 2.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Details of assessment(s) affected, please clearly state each </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008E7971" w:rsidRPr="008E7971">
+      <w:r>
         <w:t>assessments</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="008E7971" w:rsidRPr="008E7971">
+      <w:r>
         <w:t xml:space="preserve"> you believe has been affected, assessments not listed will not be considered.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a0"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1362"/>
         <w:gridCol w:w="4231"/>
         <w:gridCol w:w="1817"/>
         <w:gridCol w:w="1606"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008E7971" w14:paraId="5AE86297" w14:textId="77777777" w:rsidTr="00BF5CEB">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE86293" w14:textId="77777777" w:rsidR="008E7971" w:rsidRPr="00BF5CEB" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1CFB" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CF7" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF5CEB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Module code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AE86294" w14:textId="77777777" w:rsidR="008E7971" w:rsidRPr="00BF5CEB" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="4231" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CF8" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF5CEB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Module Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AE86295" w14:textId="77777777" w:rsidR="008E7971" w:rsidRPr="00BF5CEB" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1817" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CF9" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF5CEB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Assessment Affected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5AE86296" w14:textId="77777777" w:rsidR="008E7971" w:rsidRPr="00BF5CEB" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1606" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CFA" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BF5CEB">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Date of Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E7971" w14:paraId="5AE8629C" w14:textId="77777777" w:rsidTr="00BF5CEB">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE86298" w14:textId="539F7FCA" w:rsidR="008E7971" w:rsidRPr="00BA62FC" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D00" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CFC" w14:textId="6B0D661C" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE86299" w14:textId="44E300B9" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="4231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CFD" w14:textId="3AA87140" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE8629A" w14:textId="07E70622" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CFE" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE8629B" w14:textId="0C007076" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1CFF" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E7971" w14:paraId="5AE862A1" w14:textId="77777777" w:rsidTr="00BF5CEB">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE8629D" w14:textId="77777777" w:rsidR="008E7971" w:rsidRPr="00BA62FC" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D05" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D01" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE8629E" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="4231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D02" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE8629F" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D03" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862A0" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D04" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E7971" w14:paraId="5AE862A6" w14:textId="77777777" w:rsidTr="00BF5CEB">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE862A2" w14:textId="77777777" w:rsidR="008E7971" w:rsidRPr="00BA62FC" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D0A" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D06" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862A3" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="4231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D07" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862A4" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D08" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862A5" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D09" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008E7971" w14:paraId="5AE862AB" w14:textId="77777777" w:rsidTr="00BF5CEB">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE862A7" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D0F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D0B" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862A8" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="4231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D0C" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862A9" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D0D" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862AA" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+            <w:tcW w:w="1606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D0E" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5CEB" w14:paraId="5AE862B0" w14:textId="77777777" w:rsidTr="00BF5CEB">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE862AC" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D14" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D10" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862AD" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+            <w:tcW w:w="4231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D11" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862AE" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D12" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862AF" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+            <w:tcW w:w="1606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D13" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF5CEB" w14:paraId="5AE862B5" w14:textId="77777777" w:rsidTr="00BF5CEB">
-[...5 lines deleted...]
-          <w:p w14:paraId="5AE862B1" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D19" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1362" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D15" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4394" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862B2" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+            <w:tcW w:w="4231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D16" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862B3" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+            <w:tcW w:w="1817" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D17" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862B4" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="008E7971">
+            <w:tcW w:w="1606" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D18" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE862B6" w14:textId="77777777" w:rsidR="008E7971" w:rsidRDefault="008E7971" w:rsidP="008E7971">
+    <w:p w14:paraId="7F5D1D1A" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE862B7" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="004F0AE0">
+    <w:p w14:paraId="7F5D1D1B" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE862B8" w14:textId="77777777" w:rsidR="00FD2C35" w:rsidRDefault="00FD2C35" w:rsidP="00BF5CEB">
+    <w:p w14:paraId="7F5D1D1C" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE862B9" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00BF5CEB" w:rsidP="00BF5CEB">
+    <w:p w14:paraId="7F5D1D1D" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5CEB">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Section 3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Your circumstances</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a1"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00211439" w14:paraId="5AE862C3" w14:textId="77777777" w:rsidTr="00211439">
-[...4 lines deleted...]
-          <w:p w14:paraId="5AE862BA" w14:textId="77777777" w:rsidR="00211439" w:rsidRPr="00101F10" w:rsidRDefault="00211439" w:rsidP="00BF5CEB">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D1F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D1E" w14:textId="7C133369" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00101F10">
-[...40 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE862C4" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00BF5CEB">
+    <w:p w14:paraId="7F5D1D20" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE862C5" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+    <w:p w14:paraId="7F5D1D21" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5CEB">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...7 lines deleted...]
-        <w:t>4</w:t>
+        <w:t>Section 4</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Effect on assessment</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a2"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00211439" w14:paraId="5AE862CF" w14:textId="77777777" w:rsidTr="00211439">
-[...4 lines deleted...]
-          <w:p w14:paraId="5AE862C6" w14:textId="77777777" w:rsidR="00211439" w:rsidRPr="00101F10" w:rsidRDefault="00211439" w:rsidP="00211439">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D28" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D22" w14:textId="598928FB" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00101F10">
-[...7 lines deleted...]
-          <w:p w14:paraId="5AE862C9" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          </w:p>
+          <w:p w14:paraId="7F5D1D23" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862CA" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          <w:p w14:paraId="7F5D1D24" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862CB" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          <w:p w14:paraId="7F5D1D25" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862CC" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          <w:p w14:paraId="7F5D1D26" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862CD" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
-[...4 lines deleted...]
-          <w:p w14:paraId="5AE862CE" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          <w:p w14:paraId="7F5D1D27" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE862D0" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00BF5CEB">
+    <w:p w14:paraId="7F5D1D29" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE862D1" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+    <w:p w14:paraId="7F5D1D2A" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5CEB">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...7 lines deleted...]
-        <w:t>5</w:t>
+        <w:t>Section 5</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Corroborating Evidence</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00211439" w14:paraId="5AE862DB" w14:textId="77777777" w:rsidTr="00211439">
-[...4 lines deleted...]
-          <w:p w14:paraId="5AE862D2" w14:textId="051C9981" w:rsidR="00211439" w:rsidRPr="00101F10" w:rsidRDefault="00211439" w:rsidP="00211439">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D32" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D2C" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
-              <w:rPr>
-[...70 lines deleted...]
-          <w:p w14:paraId="5AE862D3" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F5D1D2D" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862D5" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          <w:p w14:paraId="7F5D1D2E" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862D6" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          <w:p w14:paraId="7F5D1D2F" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862D7" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          <w:p w14:paraId="7F5D1D30" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862D8" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
-[...9 lines deleted...]
-          <w:p w14:paraId="5AE862DA" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00211439">
+          <w:p w14:paraId="7F5D1D31" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE862DC" w14:textId="77777777" w:rsidR="00BF5CEB" w:rsidRDefault="00BF5CEB" w:rsidP="00BF5CEB">
+    <w:p w14:paraId="7F5D1D33" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE862DD" w14:textId="77777777" w:rsidR="00211439" w:rsidRDefault="00211439" w:rsidP="00BF5CEB">
+    <w:p w14:paraId="7F5D1D34" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE862DE" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+    <w:p w14:paraId="7F5D1D35" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5CEB">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...7 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Section 6</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Late Submission</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a4"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008453A5" w14:paraId="5AE862E8" w14:textId="77777777" w:rsidTr="008453A5">
-[...4 lines deleted...]
-          <w:p w14:paraId="5AE862DF" w14:textId="6CA4FC1A" w:rsidR="008453A5" w:rsidRPr="00101F10" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D3C" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9016" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D36" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00101F10">
+            <w:r>
               <w:rPr>
+                <w:i/>
+                <w:iCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications made more than 7 days after the assessment submission deadline are not normally considered.  </w:t>
+              <w:t>Applications made more than 7 days after the assessment submission deadline are not normally considered.  You must indicate here why it was not possible to raise these circumstances within 7 days of your assessment.</w:t>
             </w:r>
-            <w:r w:rsidR="0014172F">
-[...42 lines deleted...]
-          <w:p w14:paraId="5AE862E1" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+          </w:p>
+          <w:p w14:paraId="7F5D1D37" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862E2" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D38" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862E3" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D39" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862E4" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D3A" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862E5" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
-[...9 lines deleted...]
-          <w:p w14:paraId="5AE862E7" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D3B" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:after="80"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE862E9" w14:textId="77777777" w:rsidR="004F0AE0" w:rsidRDefault="004F0AE0"/>
-    <w:p w14:paraId="5AE862EA" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+    <w:p w14:paraId="7F5D1D3D" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4"/>
+    <w:p w14:paraId="7F5D1D3E" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5CEB">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...7 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>Section 7</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Decision Requested </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE862EB" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+    <w:p w14:paraId="7F5D1D3F" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>I request that the Panel take the following decision:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a5"/>
+        <w:tblW w:w="8908" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="425"/>
         <w:gridCol w:w="7731"/>
         <w:gridCol w:w="752"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008453A5" w14:paraId="5AE862EF" w14:textId="77777777" w:rsidTr="00DD7274">
-[...2 lines deleted...]
-            <w:tcW w:w="426" w:type="dxa"/>
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D43" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE862EC" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="00DD7274">
+          <w:p w14:paraId="7F5D1D40" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7731" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE862ED" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D41" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
             </w:pPr>
             <w:r>
               <w:t>Set aside any existing grades for the assignment(s) specified and allow me to undertake the assessment as though for the first time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE862EE" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="00DD7274">
+          <w:p w14:paraId="7F5D1D42" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008453A5" w14:paraId="5AE862F3" w14:textId="77777777" w:rsidTr="00DD7274">
-[...2 lines deleted...]
-            <w:tcW w:w="426" w:type="dxa"/>
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D47" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE862F0" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
-[...7 lines deleted...]
-            <w:tcW w:w="7938" w:type="dxa"/>
+          <w:p w14:paraId="7F5D1D44" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
+            <w:pPr>
+              <w:spacing w:before="80" w:after="80"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7731" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE862F1" w14:textId="731AA240" w:rsidR="008453A5" w:rsidRPr="00A31C89" w:rsidRDefault="00A31C89" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D45" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A31C89">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">(select either 1 or 2, not both) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE862F2" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D46" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008453A5" w14:paraId="5AE862F7" w14:textId="77777777" w:rsidTr="00DD7274">
-[...2 lines deleted...]
-            <w:tcW w:w="426" w:type="dxa"/>
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D4B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE862F4" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="00DD7274">
+          <w:p w14:paraId="7F5D1D48" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
+            <w:tcW w:w="7731" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE862F5" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="00DD7274" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D49" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
             </w:pPr>
             <w:r>
               <w:t>In the event of my being awarded a failing grade for the module(s) specified, allow me to undertake the assessment as though for the first time.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE862F6" w14:textId="28F64645" w:rsidR="008453A5" w:rsidRDefault="00A81E19" w:rsidP="00DD7274">
+          <w:p w14:paraId="7F5D1D4A" w14:textId="631A9286" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="770188AC" wp14:editId="0AF28F66">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7F5D1D6E" wp14:editId="7F5D1D6F">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>-13970</wp:posOffset>
+                        <wp:posOffset>900430</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>247015</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="0" cy="0"/>
+                      <wp:extent cx="12700" cy="12700"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="Freeform: Shape 1"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="0"/>
                               </a:xfrm>
                               <a:custGeom>
                                 <a:avLst/>
                                 <a:gdLst>
                                   <a:gd name="connsiteX0" fmla="*/ 0 w 0"/>
                                   <a:gd name="connsiteY0" fmla="*/ 0 h 0"/>
                                   <a:gd name="connsiteX1" fmla="*/ 0 w 0"/>
                                   <a:gd name="connsiteY1" fmla="*/ 0 h 0"/>
                                 </a:gdLst>
                                 <a:ahLst/>
                                 <a:cxnLst>
                                   <a:cxn ang="0">
                                     <a:pos x="connsiteX0" y="connsiteY0"/>
@@ -1887,273 +1577,256 @@
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:polyline w14:anchorId="341DCF35" id="Freeform: Shape 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" points="-1.1pt,19.45pt,-1.1pt,19.45pt" coordsize="0,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD9LI1gCAMAABgHAAAOAAAAZHJzL2Uyb0RvYy54bWysVVtr2zAUfh/sPwg9DlYnod0lNCmhJWNQ&#10;2rJ2tHtUZDk2yJInKXG6X7/vSLab3tgYy4N8js79O0cnxye7WrOtcr6yZsbHByPOlJE2r8x6xr/f&#10;LN9/4swHYXKhrVEzfq88P5m/fXPcNlM1saXVuXIMToyfts2MlyE00yzzslS18Ae2UQbCwrpaBLBu&#10;neVOtPBe62wyGn3IWuvyxlmpvMftWRLyefRfFEqGy6LwKjA948gtxNPFc0VnNj8W07UTTVnJLg3x&#10;D1nUojIIOrg6E0Gwjaueuaor6ay3RTiQts5sUVRSxRpQzXj0pJrrUjQq1gJwfDPA5P+fW3mxvXKs&#10;ytE7zoyo0aKlU4oAn7IYn40JpLbxU+heN1eu4zxIqnhXuJq+qIXtIrD3A7BqF5hMl7K/zR5M5MaH&#10;L8pGc7E99yF1IwcVscy7jKQ1xldB3aGDRa3RoHcZG7GW9f17qvjjsWL5quIdqv47j48VO4+oZd1n&#10;K8q+ALkzXQWgmKCXMIrD0VhPEO2XA1R6FkmjfriEFZX/B2MktG8cu9Qbp2+XhMMjoPHXcfwDZxh/&#10;xxnGf5XGvxGBcqeYRNK3tlt1Y+NNeNJV+H6QavO6VpJBPTntiBiI8tvrvbHLSmsqnsYsDVakwr1W&#10;lIQ231SBKQV4k4hk3A/qVDu2FShNSKlMGCdRKXKVro9G+HWgDhYR4uiQPBcIPPjuHNDuee479abT&#10;J1MV18tgnFo8hHmcWDIeLGJka8JgXFfGupcq06iqi5z0e5ASNITSyub3eMPOpuXmG7msnA/nwocr&#10;4fBY8BiwocMljkLbdsbR3EhxVlr366V70seSgZSzFttxxv3PjXCKM/3VYP18Hh8e0jqNzOHRxwkY&#10;ty9Z7UvMpj61aBNGFtlFkvSD7snC2foWi3xBUSESRiI2nkbAoCbmNICHCJtJqsUi0lihmK1zc91I&#10;ck6oNqj8ZncrXMOInPGAHXRh+00qpv2eoXEcdMnS2MUm2KKiJRTnMOHaMVi/cXC6vwra7/t81Hr4&#10;Q5v/BgAA//8DAFBLAwQUAAYACAAAACEAo4v7htgAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyO&#10;wU6EQBBE7yb+w6RNvJjdQYwEkWFjTEzcgwdXP6BhWkCZHmSGXfTrbfWgx5eqVL1ys7hB7WkKvWcD&#10;5+sEFHHjbc+tgeenu1UOKkRki4NnMvBBATbV8VGJhfUHfqT9LrZKRjgUaKCLcSy0Dk1HDsPaj8SS&#10;vfjJYRScWm0nPMi4G3SaJJl22LM8dDjSbUfN2252Bi5pm5+FbcgeXt/TWn/OmLl7NOb0ZLm5BhVp&#10;iX9l+NYXdajEqfYz26AGA6s0laaBi/wKlOQ/XP+yrkr937/6AgAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAP0sjWAIAwAAGAcAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAKOL+4bYAAAABwEAAA8AAAAAAAAAAAAAAAAAYgUAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAABnBgAAAAA=&#10;" filled="f" strokecolor="#243f60 [1604]" strokeweight="2pt">
+                    <v:shape w14:anchorId="31A7F48A" id="Freeform: Shape 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.9pt;margin-top:19.45pt;width:1pt;height:1pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" coordsize="0,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcsin68AIAAOwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1r2zAUfR/sPwg9DlYnod1HqFNCS8eg&#10;tGXtaPeoyHJskCVNUuJkv35Hku2kacvGWB7sK93vc69PTs82jSRrYV2tVU7HRyNKhOK6qNUyp9/v&#10;L99/osR5pgomtRI53QpHz2Zv35y2ZiomutKyEJYgiHLT1uS08t5Ms8zxSjTMHWkjFJSltg3zONpl&#10;VljWInojs8lo9CFrtS2M1Vw4h9uLpKSzGL8sBfc3ZemEJzKnqM3Hp43PRXhms1M2XVpmqpp3ZbB/&#10;qKJhtULSIdQF84ysbP0sVFNzq50u/RHXTabLsuYi9oBuxqODbu4qZkTsBeA4M8Dk/l9Yfr2+M7cW&#10;MLTGTR3E0MWmtE14oz6yiWBtB7DExhOeLnl/m+1c+Mr5L0JHd7a+cj4hXECK+BREsQaLwLVSrvbi&#10;EVMpGwnQ32VkRFrSz+TQ8MdTw+pVw8fx30Z8athFRC/LvlpW9Q3wjeo6gERY2O5RHLjRLkC03w5Q&#10;6Y8oGv0jJLxC+39wRkH7zuN95xSkK8JiscNKy7jSnhKstKUEK71IK22YD7WHnEEM70avxb2ON/5g&#10;qoi900r1ulXSwTwF7YSYKNS3N3ulL2spQ/O7xYqS30oRipDqmyhJXQC8SUQyfvPiXFqyZmiNcS6U&#10;HydVxQqRrk9G+HW4DB4R4hgwRC6ReIjdBQh88jx2mk1nH1xFpIzBOY14SPO0sOQ8eMTMWvnBuamV&#10;ti91JtFVlznZ9yAlaAJKC11sby2xOhGWM/yyts5fMedvmcXHgo8BrOtv8CilbnOK4UaJkkrbXy/d&#10;B3sQB7SUtGC8nLqfK2YFJfKrAqV8Hh8fB4qMh+OTjxMc7L5msa9Rq+ZcY0xYWVQXxWDvZS+WVjcP&#10;IOd5yAoVUxy58Wl4LGo6nHucoQK9czGfRxm0iN26UneGh+ABVYPO7zcPzBoSxJx6cNC17tmRTXue&#10;Ces42AZPpecrr8s6kFDcw4RrdwClxsXp6D9w9v45Wu3+pGa/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;jjKp3N4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF7yb+h82YeDF2aYuEIktjTEzs&#10;wUOrP2CAEVB2FtmlRX+905Me37yX977Jt7Pt1ZFG3zk2sFxEoIgrV3fcGHh7fbpNQfmAXGPvmAx8&#10;k4dtcXmRY1a7E+/peAiNkhL2GRpoQxgyrX3VkkW/cAOxeO9utBhEjo2uRzxJue31KooSbbFjWWhx&#10;oMeWqs/DZA3c0S698TufvHx8rUr9M2Fin9GY66v54R5UoDn8heGML+hQCFPpJq696kXHS0EPBtbp&#10;BtQ5EK/lUBqIow3oItf/Pyh+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJyyKfrwAgAA&#10;7AYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAI4yqdze&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAASgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABV&#10;BgAAAAA=&#10;" path="m,l,e" filled="f" strokecolor="#243f60 [1604]" strokeweight="2pt">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,0" o:connectangles="0,0"/>
-                    </v:polyline>
+                    </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DD7274" w14:paraId="5AE862FB" w14:textId="77777777" w:rsidTr="00DD7274">
-[...2 lines deleted...]
-            <w:tcW w:w="8364" w:type="dxa"/>
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D4F" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8156" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE862F8" w14:textId="77777777" w:rsidR="00DD7274" w:rsidRDefault="00DD7274" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D4C" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="5AE862F9" w14:textId="6AD06186" w:rsidR="00DD7274" w:rsidRPr="00DD7274" w:rsidRDefault="00413D38" w:rsidP="00004FE7">
+          <w:p w14:paraId="7F5D1D4D" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">See </w:t>
+              <w:t>See Guidance Notes</w:t>
             </w:r>
-            <w:r w:rsidR="00004FE7">
-[...27 lines deleted...]
-            <w:tcW w:w="770" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="752" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5AE862FA" w14:textId="77777777" w:rsidR="00DD7274" w:rsidRDefault="00DD7274" w:rsidP="008453A5">
+          <w:p w14:paraId="7F5D1D4E" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008453A5" w14:paraId="5AE862FF" w14:textId="77777777" w:rsidTr="00DD7274">
-[...2 lines deleted...]
-            <w:tcW w:w="426" w:type="dxa"/>
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D53" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE862FC" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="00DD7274" w:rsidP="00DD7274">
+          <w:p w14:paraId="7F5D1D50" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7938" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE862FD" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="00DD7274" w:rsidP="008453A5">
+            <w:tcW w:w="7731" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D51" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
             </w:pPr>
             <w:r>
               <w:t>Take account of the information provided together with my overall mark profile in determining my degree classification.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="770" w:type="dxa"/>
+            <w:tcW w:w="752" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5AE862FE" w14:textId="0BAE3807" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="00DD7274">
+          <w:p w14:paraId="7F5D1D52" w14:textId="0D7415F8" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE86300" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+    <w:p w14:paraId="7F5D1D54" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE86301" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+    <w:p w14:paraId="7F5D1D55" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r w:rsidRPr="00BF5CEB">
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Section </w:t>
-[...7 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>Section 8</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> – Declaration </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE86302" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="00DD7274">
+    <w:p w14:paraId="7F5D1D56" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>I declare that I have read and understood this form before completing it, and that the information provided on and with this form is accurate and complete to the best of my knowledge.  I understand that to seek to gain an advantage or benefit (such as a new exam attempt) through providing false or misleading information is liable to action being taken against me under the University Code of Practice on Academic Misconduct.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblStyle w:val="a6"/>
+        <w:tblW w:w="8908" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2165"/>
         <w:gridCol w:w="4186"/>
         <w:gridCol w:w="981"/>
         <w:gridCol w:w="1576"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DD7274" w14:paraId="5AE86307" w14:textId="77777777" w:rsidTr="00DD7274">
-[...4 lines deleted...]
-          <w:p w14:paraId="5AE86303" w14:textId="77777777" w:rsidR="00DD7274" w:rsidRPr="00101F10" w:rsidRDefault="00DD7274" w:rsidP="00101F10">
+      <w:tr w:rsidR="00ED33F4" w14:paraId="7F5D1D5B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2165" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D57" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00101F10">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Student signature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4319" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE86304" w14:textId="1AAF3F83" w:rsidR="00DD7274" w:rsidRDefault="00A81E19" w:rsidP="00101F10">
+            <w:tcW w:w="4186" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D58" w14:textId="397B852A" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4C39F45A" wp14:editId="0D9FAF22">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7F5D1D70" wp14:editId="7F5D1D71">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
-                        <wp:posOffset>412750</wp:posOffset>
+                        <wp:posOffset>1327150</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>101600</wp:posOffset>
                       </wp:positionV>
-                      <wp:extent cx="0" cy="0"/>
+                      <wp:extent cx="12700" cy="12700"/>
                       <wp:effectExtent l="0" t="0" r="0" b="0"/>
                       <wp:wrapNone/>
-                      <wp:docPr id="11" name="Freeform: Shape 11"/>
+                      <wp:docPr id="2" name="Freeform: Shape 2"/>
                       <wp:cNvGraphicFramePr/>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvSpPr/>
                             <wps:spPr>
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="0"/>
                               </a:xfrm>
                               <a:custGeom>
                                 <a:avLst/>
                                 <a:gdLst>
                                   <a:gd name="connsiteX0" fmla="*/ 0 w 0"/>
                                   <a:gd name="connsiteY0" fmla="*/ 0 h 0"/>
                                   <a:gd name="connsiteX1" fmla="*/ 0 w 0"/>
                                   <a:gd name="connsiteY1" fmla="*/ 0 h 0"/>
                                 </a:gdLst>
                                 <a:ahLst/>
                                 <a:cxnLst>
                                   <a:cxn ang="0">
                                     <a:pos x="connsiteX0" y="connsiteY0"/>
                                   </a:cxn>
                                   <a:cxn ang="0">
                                     <a:pos x="connsiteX1" y="connsiteY1"/>
@@ -2181,2711 +1854,846 @@
                               </a:lnRef>
                               <a:fillRef idx="1">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="lt1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                               <a:prstTxWarp prst="textNoShape">
                                 <a:avLst/>
                               </a:prstTxWarp>
                               <a:noAutofit/>
                             </wps:bodyPr>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
                 <mc:Fallback>
                   <w:pict>
-                    <v:polyline w14:anchorId="0532958E" id="Freeform: Shape 11" o:spid="_x0000_s1026" style="position:absolute;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" points="32.5pt,8pt,32.5pt,8pt" coordsize="0,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCnvG1gCQMAABoHAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtq2zAYvh/sHYQuB6uT0O4Q6pTQkjEo&#10;bVk72l0qshwbZEmTlDjZ0++TZLtp2rIxlgv5l/7z6cvp2baRZCOsq7XK6fhoRIlQXBe1WuX0+93i&#10;/SdKnGeqYFIrkdOdcPRs9vbNaWumYqIrLQthCYwoN21NTivvzTTLHK9Ew9yRNkKBWWrbMI+rXWWF&#10;ZS2sNzKbjEYfslbbwljNhXN4vUhMOov2y1Jwf12WTngic4rYfDxtPJfhzGanbLqyzFQ178Jg/xBF&#10;w2oFp4OpC+YZWdv6mamm5lY7XfojrptMl2XNRcwB2YxHB9ncVsyImAuK48xQJvf/zPKrzY0ldYHe&#10;jSlRrEGPFlaIUPEpiQEQcFCm1rgppG/Nje1uDmTIeVvaJnyRDdnG0u6G0oqtJzw98v41e1Tha+e/&#10;CB3V2ebS+dSPAlSsZtGFxLVSrvbiAT0sG4kWvcvIiLSk7+Ch4I+ngtWrgg9I++8sPhXsLCKXVR8t&#10;q/oE+FZ1GYAiLOzCKI6H0S6UaD8dVKW/ImjkD5PQCun/QRkB7SvHLvXK6dsFYbEGYQFkXABPCRbA&#10;UoIFWKYFMMyH2IPPQIZvozfiTscXf9BV2H7kSvW6VOJBPBntiOgoxLfXe6UXtZQh+TBmabAi5XdS&#10;hCCk+iZKzCmKN4mVjAghzqUlG4bUGOdC+XFiVawQ6flkhF9X1EEjljgaDJZLOB5sdwYC+jy3nXrT&#10;yQdVEQFmUE4tHtw8DSwpDxrRs1Z+UG5qpe1LmUlk1XlO8n2RUmlClZa62GGLrU7w5gxf1Nb5S+b8&#10;DbNYFiwDMNpf4yilbnOK5kaKkkrbXy+9B3nADLiUtMDHnLqfa2YFJfKrAgB9Hh8fB0CNl+OTjxNc&#10;7D5nuc9R6+Zco00YWUQXySDvZU+WVjf3gPJ58AoWUxy+sRoeg5ou5x53sABNXMznkQaIYrYu1a3h&#10;wXioqkHmd9t7Zg0JZE49MOhK91jKpj3OhHEcZIOm0vO112UdQCjOYaprdwEAx8Hp/iwCwu/fo9Tj&#10;X9rsNwAAAP//AwBQSwMEFAAGAAgAAAAhALqqvdXZAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j0FPwzAMhe9I/IfISFwQSzdp0VSaTghpEjtwYPAD3Ma0hcYpTboVfj0GDnCynp/1/L1iO/teHWmM&#10;XWALy0UGirgOruPGwvPT7noDKiZkh31gsvBBEbbl+VmBuQsnfqTjITVKQjjmaKFNaci1jnVLHuMi&#10;DMTivYTRYxI5NtqNeJJw3+tVlhntsWP50OJAdy3Vb4fJW1jTfnMV99E8vL6vKv05ofH3aO3lxXx7&#10;AyrRnP6O4Rtf0KEUpipM7KLqLZi1VEmyNzLF/9HVr9Zlof/zl18AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAp7xtYAkDAAAaBwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEAuqq91dkAAAAHAQAADwAAAAAAAAAAAAAAAABjBQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAGkGAAAAAA==&#10;" filled="f" strokecolor="#243f60 [1604]" strokeweight="2pt">
+                    <v:shape w14:anchorId="2597DE81" id="Freeform: Shape 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:104.5pt;margin-top:8pt;width:1pt;height:1pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" coordsize="0,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcsin68AIAAOwGAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1r2zAUfR/sPwg9DlYnod1HqFNCS8eg&#10;tGXtaPeoyHJskCVNUuJkv35Hku2kacvGWB7sK93vc69PTs82jSRrYV2tVU7HRyNKhOK6qNUyp9/v&#10;L99/osR5pgomtRI53QpHz2Zv35y2ZiomutKyEJYgiHLT1uS08t5Ms8zxSjTMHWkjFJSltg3zONpl&#10;VljWInojs8lo9CFrtS2M1Vw4h9uLpKSzGL8sBfc3ZemEJzKnqM3Hp43PRXhms1M2XVpmqpp3ZbB/&#10;qKJhtULSIdQF84ysbP0sVFNzq50u/RHXTabLsuYi9oBuxqODbu4qZkTsBeA4M8Dk/l9Yfr2+M7cW&#10;MLTGTR3E0MWmtE14oz6yiWBtB7DExhOeLnl/m+1c+Mr5L0JHd7a+cj4hXECK+BREsQaLwLVSrvbi&#10;EVMpGwnQ32VkRFrSz+TQ8MdTw+pVw8fx30Z8athFRC/LvlpW9Q3wjeo6gERY2O5RHLjRLkC03w5Q&#10;6Y8oGv0jJLxC+39wRkH7zuN95xSkK8JiscNKy7jSnhKstKUEK71IK22YD7WHnEEM70avxb2ON/5g&#10;qoi900r1ulXSwTwF7YSYKNS3N3ulL2spQ/O7xYqS30oRipDqmyhJXQC8SUQyfvPiXFqyZmiNcS6U&#10;HydVxQqRrk9G+HW4DB4R4hgwRC6ReIjdBQh88jx2mk1nH1xFpIzBOY14SPO0sOQ8eMTMWvnBuamV&#10;ti91JtFVlznZ9yAlaAJKC11sby2xOhGWM/yyts5fMedvmcXHgo8BrOtv8CilbnOK4UaJkkrbXy/d&#10;B3sQB7SUtGC8nLqfK2YFJfKrAqV8Hh8fB4qMh+OTjxMc7L5msa9Rq+ZcY0xYWVQXxWDvZS+WVjcP&#10;IOd5yAoVUxy58Wl4LGo6nHucoQK9czGfRxm0iN26UneGh+ABVYPO7zcPzBoSxJx6cNC17tmRTXue&#10;Ces42AZPpecrr8s6kFDcw4RrdwClxsXp6D9w9v45Wu3+pGa/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;Tebt59sAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbExPy06EQBC8m/gPkzbxYtwBEgkiw8aYmLgH&#10;D+76AQ3TAsr0IDPsol9ve9JTP6pSj2q7ulEdaQ6DZwPpJgFF3Ho7cGfg9fB4XYAKEdni6JkMfFGA&#10;bX1+VmFp/Ylf6LiPnRIRDiUa6GOcSq1D25PDsPETsWBvfnYY5Zw7bWc8ibgbdZYkuXY4sDj0ONFD&#10;T+3HfnEGbmhXXIVdyJ/fP7NGfy+Yuyc05vJivb8DFWmNf2T4jS/RoZZMjV/YBjUayJJb6RIFyGUK&#10;IUtTWRp5FAnoutL/G9Q/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJyyKfrwAgAA7AYA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE3m7efbAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAASgUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABSBgAA&#10;AAA=&#10;" path="m,l,e" filled="f" strokecolor="#243f60 [1604]" strokeweight="2pt">
                       <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;0,0" o:connectangles="0,0"/>
-                    </v:polyline>
+                    </v:shape>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE86305" w14:textId="77777777" w:rsidR="00DD7274" w:rsidRPr="00101F10" w:rsidRDefault="00DD7274" w:rsidP="00101F10">
+            <w:tcW w:w="981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D59" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00101F10">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1621" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="5AE86306" w14:textId="502453F0" w:rsidR="00DD7274" w:rsidRDefault="00DD7274" w:rsidP="00101F10">
+            <w:tcW w:w="1576" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F5D1D5A" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AE86308" w14:textId="77777777" w:rsidR="008453A5" w:rsidRDefault="008453A5" w:rsidP="008453A5">
+    <w:p w14:paraId="7F5D1D5C" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AE86309" w14:textId="77777777" w:rsidR="008F13A5" w:rsidRDefault="008F13A5" w:rsidP="004F0AE0">
+    <w:p w14:paraId="7F5D1D5D" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1D5E" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:sectPr w:rsidR="008F13A5" w:rsidSect="004F0AE0">
-[...12 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F5D1D5F" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...6 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Extenuating Circumstances Guidance Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE8630C" w14:textId="77777777" w:rsidR="00FD2C35" w:rsidRPr="006A7D58" w:rsidRDefault="00FD2C35" w:rsidP="006A7D58">
+    <w:p w14:paraId="7F5D1D60" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A7D58">
+      <w:r>
         <w:t>Extenuating circumstances are defined as serious adverse circumstances of limited duration which could not reasonably have been foreseen.  Before putting forward your application you should consider carefully whether it rests upon grounds that satisfy these criteria:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE8630D" w14:textId="77777777" w:rsidR="006A7D58" w:rsidRDefault="006A7D58" w:rsidP="006B2D08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F5D1D61" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="006A7D58">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">There must be </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A7D58">
+      <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>serious adverse circumstance</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A7D58">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t>.  The events you are describing should be sufficiently serious to mean that it would not be reasonable to expect you to complete the assignment(s) by the due date.  Minor ailments and mishaps are not likely to meet this criterion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE8630E" w14:textId="6EE25333" w:rsidR="006A7D58" w:rsidRDefault="006A7D58" w:rsidP="006B2D08">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="7F5D1D62" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">The circumstances must be of </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A7D58">
+      <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>limited duration</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">.  In other </w:t>
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.  In other words, there must be an expectation that you will be able to resume your usual pattern of study after a relatively short period.  In more serious cases where there is likely to be prolonged interruption of normal activity, you should discuss with your Programme Leader whether it would be appropriate to take a break from your studies until your circumstances have been resolved.  Chronic illness and disability are not treated as extenuating circumstances, unless newly diagnosed or in an acute phase.  In such cases you should seek the support that you need to pursue your course of study successfully rather than requesting to defer assessment or re-assessment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1D63" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="1"/>
         </w:numPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="714" w:hanging="357"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve">The circumstances must be such that they could </w:t>
       </w:r>
-      <w:r w:rsidRPr="006B2D08">
+      <w:r>
         <w:rPr>
           <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t>not reasonably have been foreseen</w:t>
       </w:r>
       <w:r>
-        <w:t>.  You will be notified of the date of submission for assignments well in advance.  There is, therefore, an expectation that you will exercise due foresight in organising your work</w:t>
-[...17 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>When</w:t>
-[...58 lines deleted...]
-    <w:p w14:paraId="3EC4F65D" w14:textId="77777777" w:rsidR="00CA3011" w:rsidRDefault="00CA3011" w:rsidP="00AB3736">
+        <w:t>.  You will be notified of the date of submission for assignments well in advance.  There is, therefore, an expectation that you will exercise due foresight in organising your work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1D64" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C3B734D" w14:textId="77777777" w:rsidR="00AB3736" w:rsidRPr="00AB3736" w:rsidRDefault="00AB3736" w:rsidP="00AB3736">
+    <w:p w14:paraId="7F5D1D65" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AB3736">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Computer/IT failure of student’s own equipment is not normally acceptable as grounds for claiming extenuating circumstances:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101F641E" w14:textId="77777777" w:rsidR="00C72895" w:rsidRDefault="00C72895" w:rsidP="006B2D08">
+    <w:p w14:paraId="7F5D1D66" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E9E4E9D" w14:textId="1CD80862" w:rsidR="00212A8F" w:rsidRDefault="00212A8F" w:rsidP="006B2D08">
+    <w:p w14:paraId="7F5D1D67" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">A written testimony from your </w:t>
-[...67 lines deleted...]
-    <w:p w14:paraId="140D9766" w14:textId="77777777" w:rsidR="004E3C11" w:rsidRDefault="004E3C11" w:rsidP="004E3C11">
+        <w:t xml:space="preserve">A written testimony from your Module Leader/Programme Leader can be submitted in support of your application.  This can be emailed directly to fao@lincolnbishop.ac.uk. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1D68" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C88E580" w14:textId="26C64D41" w:rsidR="00CC1C5B" w:rsidRPr="00CC1C5B" w:rsidRDefault="004264A7" w:rsidP="004E3C11">
+    <w:p w14:paraId="7F5D1D69" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:br w:type="column"/>
-[...1 lines deleted...]
-      <w:r w:rsidR="00CC1C5B">
+        <w:t>Section 8 - Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1D6A" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">You </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="40C858E9" w14:textId="66B049D6" w:rsidR="00004FE7" w:rsidRPr="00CC1C5B" w:rsidRDefault="00CC1C5B" w:rsidP="006B2D08">
+        <w:t xml:space="preserve">must </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">read and electronically sign this section. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1D6B" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AA4744">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00AA4744">
+      <w:r>
+        <w:t>Please keep a copy for you own records and submit by e-mail to the Faculty Administration Office fao@lincolnbishop.ac.uk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F5D1D6C" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">If your circumstances are </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...46 lines deleted...]
-          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>not</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> accepted:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE86313" w14:textId="1C6856D2" w:rsidR="006A7D58" w:rsidRPr="0053079E" w:rsidRDefault="006B2D08" w:rsidP="006A7D58">
-[...156 lines deleted...]
-    <w:p w14:paraId="3A470CA9" w14:textId="77777777" w:rsidR="00AF1509" w:rsidRPr="00C72895" w:rsidRDefault="00AF1509" w:rsidP="004F0AE0">
+    <w:p w14:paraId="7F5D1D6D" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...820 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId16"/>
+      </w:pPr>
+      <w:r>
+        <w:t>The original mark for the assignment(s) will stand, or you will receive a mark of 0 for non-attendance or non-submission. An Academic Appeal can be requested in accordance with the Code of Practice on Academic Appeals, paragraph 3 (iv).</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00ED33F4">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="836" w:right="1440" w:bottom="567" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="836" w:right="1440" w:bottom="567" w:left="1440" w:header="1134" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AE86347" w14:textId="77777777" w:rsidR="004841F4" w:rsidRDefault="004841F4" w:rsidP="004F0AE0">
+    <w:p w14:paraId="5630F3B4" w14:textId="77777777" w:rsidR="00DF74A6" w:rsidRDefault="00DF74A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE86348" w14:textId="77777777" w:rsidR="004841F4" w:rsidRDefault="004841F4" w:rsidP="004F0AE0">
+    <w:p w14:paraId="0244521D" w14:textId="77777777" w:rsidR="00DF74A6" w:rsidRDefault="00DF74A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{DD3AFFD2-BF70-4A4E-9B48-092A7A5CC2B2}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{FD857A1D-7005-4EC2-8434-37676D14F5E8}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{0D0EE756-4B85-4F2D-A0FF-880F86D16802}"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:embedItalic r:id="rId4" w:fontKey="{C8DFC7C5-96E1-43B7-8421-27504BDB8ABB}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{4B8D8896-3239-47C3-BA9E-5099AED595A2}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...99 lines deleted...]
-  <w:p w14:paraId="5AE8634C" w14:textId="77777777" w:rsidR="004841F4" w:rsidRDefault="004841F4" w:rsidP="009A7748">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F5D1D74" w14:textId="37460427" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
       <w:tabs>
-        <w:tab w:val="clear" w:pos="4513"/>
-[...1 lines deleted...]
-        <w:tab w:val="left" w:pos="7826"/>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
     <w:r>
-      <w:tab/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:instrText>PAGE</w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00BF2864">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="5AE8634F" w14:textId="77777777" w:rsidR="004841F4" w:rsidRDefault="004841F4">
+  <w:p w14:paraId="7F5D1D75" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5AE86345" w14:textId="77777777" w:rsidR="004841F4" w:rsidRDefault="004841F4" w:rsidP="004F0AE0">
+    <w:p w14:paraId="558405E9" w14:textId="77777777" w:rsidR="00DF74A6" w:rsidRDefault="00DF74A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5AE86346" w14:textId="77777777" w:rsidR="004841F4" w:rsidRDefault="004841F4" w:rsidP="004F0AE0">
+    <w:p w14:paraId="6C62EB44" w14:textId="77777777" w:rsidR="00DF74A6" w:rsidRDefault="00DF74A6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="5AE86349" w14:textId="77777777" w:rsidR="004841F4" w:rsidRPr="008F13A5" w:rsidRDefault="004841F4">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7F5D1D72" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="000B3BFA">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
+        <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004F0AE0">
+    <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Arial"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...1 lines deleted...]
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5AE86353" wp14:editId="5AE86354">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" hidden="0" allowOverlap="1" wp14:anchorId="7F5D1D76" wp14:editId="7F5D1D77">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>-555625</wp:posOffset>
+            <wp:posOffset>-499109</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-43815</wp:posOffset>
+            <wp:posOffset>-381845</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="1868805" cy="659765"/>
-[...5 lines deleted...]
-          </wp:cNvGraphicFramePr>
+          <wp:extent cx="2223770" cy="542290"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapNone/>
+          <wp:docPr id="3" name="image2.png"/>
+          <wp:cNvGraphicFramePr/>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="0" name="image2.png"/>
+                  <pic:cNvPicPr preferRelativeResize="0"/>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
-[...5 lines deleted...]
-                  </a:blip>
+                  <a:blip r:embed="rId1"/>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1868805" cy="659765"/>
+                    <a:ext cx="2223770" cy="542290"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
+                  <a:ln/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="page">
-[...4 lines deleted...]
-          </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r>
-[...6 lines deleted...]
-    <w:r w:rsidRPr="008F13A5">
+  </w:p>
+  <w:p w14:paraId="7F5D1D73" w14:textId="77777777" w:rsidR="00ED33F4" w:rsidRDefault="00ED33F4">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:color w:val="000000"/>
       </w:rPr>
-      <w:t>Qa</w:t>
-[...355 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00DE79D3"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0809001B">
+    <w:nsid w:val="32273C27"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="55309AA2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...266 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="1" w16cid:durableId="822547875">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:embedTrueTypeFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BA62FC"/>
-[...73 lines deleted...]
-    <w:rsid w:val="00FD2C35"/>
+    <w:rsidRoot w:val="00ED33F4"/>
+    <w:rsid w:val="000B3BFA"/>
+    <w:rsid w:val="002E1F87"/>
+    <w:rsid w:val="005A0DB7"/>
+    <w:rsid w:val="00B36FB3"/>
+    <w:rsid w:val="00BF2864"/>
+    <w:rsid w:val="00CD1FE9"/>
+    <w:rsid w:val="00DF74A6"/>
+    <w:rsid w:val="00ED33F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="40961"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5AE8626B"/>
-  <w15:docId w15:val="{49702BF5-475A-4FBB-BA48-959F30E8BE3A}"/>
+  <w14:docId w14:val="7F5D1CD3"/>
+  <w15:docId w15:val="{F633907A-ED58-47B1-8A79-B0948CF649D0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4996,51 +2804,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -5217,315 +3025,480 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00DD7274"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...3 lines deleted...]
-    <w:rsid w:val="00BA62FC"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal0">
+    <w:name w:val="TableNormal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="100" w:type="dxa"/>
+        <w:left w:w="100" w:type="dxa"/>
+        <w:bottom w:w="100" w:type="dxa"/>
+        <w:right w:w="100" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...50 lines deleted...]
-    <w:rsid w:val="009172D6"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a0">
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...3 lines deleted...]
-    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...10 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a1">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...4 lines deleted...]
-    <w:rsid w:val="00FD2C35"/>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a2">
+    <w:basedOn w:val="TableNormal0"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-      <w:contextualSpacing/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a3">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a4">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a5">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a6">
+    <w:basedOn w:val="TableNormal0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:SAO@bishopg.ac.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fao@lincolnbishop.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
-[...7 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -5548,64 +3521,60 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -5683,125 +3652,351 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101007DAABAA36D586E4CADDF5DF1AE72B348" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="33aa62e37803e231c9c54c6ecf3375a9">
-[...1 lines deleted...]
-    <xsd:import namespace="ad8d5e32-50f3-4ce6-81c0-681bedfc610a"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <StageofAppeal xmlns="fee19427-4142-431a-9e0a-d59aba46f857" xsi:nil="true"/>
+    <Notes xmlns="fee19427-4142-431a-9e0a-d59aba46f857" xsi:nil="true"/>
+    <ReferTo xmlns="fee19427-4142-431a-9e0a-d59aba46f857" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <SharedWithUsers xmlns="fee19427-4142-431a-9e0a-d59aba46f857">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Currentposition xmlns="fee19427-4142-431a-9e0a-d59aba46f857" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fee19427-4142-431a-9e0a-d59aba46f857">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <AdditionalInformation xmlns="fee19427-4142-431a-9e0a-d59aba46f857" xsi:nil="true"/>
+    <TaxCatchAll xmlns="3e16b7d2-3c87-421b-919b-d68c0f6fc9dc" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001BB15F111CE0394090FA8354B41BBD6C" ma:contentTypeVersion="27" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="49d69a548316748b4695792e4c9d0bbd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="fee19427-4142-431a-9e0a-d59aba46f857" xmlns:ns3="3e16b7d2-3c87-421b-919b-d68c0f6fc9dc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f10054682b617af7613b9d5fd71b04c9" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="fee19427-4142-431a-9e0a-d59aba46f857"/>
+    <xsd:import namespace="3e16b7d2-3c87-421b-919b-d68c0f6fc9dc"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:Notes" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:Currentposition" minOccurs="0"/>
+                <xsd:element ref="ns2:AdditionalInformation" minOccurs="0"/>
+                <xsd:element ref="ns2:StageofAppeal" minOccurs="0"/>
+                <xsd:element ref="ns2:ReferTo" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ad8d5e32-50f3-4ce6-81c0-681bedfc610a" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="29" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="30" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fee19427-4142-431a-9e0a-d59aba46f857" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:list="UserInfo" ma:SearchPeopleOnly="false" ma:internalName="SharedWithUsers" ma:readOnly="false">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Notes" ma:index="14" nillable="true" ma:displayName="Notes" ma:format="Dropdown" ma:internalName="Notes">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="4d38c287-9535-4531-b7a8-db045b933f14" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Currentposition" ma:index="25" nillable="true" ma:displayName="Current position" ma:format="Dropdown" ma:internalName="Currentposition">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="AdditionalInformation" ma:index="26" nillable="true" ma:displayName="Additional Information" ma:format="Dropdown" ma:internalName="AdditionalInformation">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="StageofAppeal" ma:index="27" nillable="true" ma:displayName="Cohort Entry" ma:format="Dropdown" ma:internalName="StageofAppeal">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="ReferTo" ma:index="28" nillable="true" ma:displayName="Refer To" ma:format="Dropdown" ma:internalName="ReferTo">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="31" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="32" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3e16b7d2-3c87-421b-919b-d68c0f6fc9dc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{2a3aee77-643b-46c6-9a98-e46e26c8c449}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3e16b7d2-3c87-421b-919b-d68c0f6fc9dc">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -5859,142 +4054,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62579C4C-656E-442E-BC88-86EA1A030038}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB6F0E5A-4097-462D-A744-758654EE67E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A44528D-62C5-4714-A1FE-9DE35393D053}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56ED64D9-9437-4BE7-A028-E8292D3BC8BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fee19427-4142-431a-9e0a-d59aba46f857"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="3e16b7d2-3c87-421b-919b-d68c0f6fc9dc"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E944D06-6DCF-4C75-A108-F96E7416954F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ad8d5e32-50f3-4ce6-81c0-681bedfc610a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="fee19427-4142-431a-9e0a-d59aba46f857"/>
+    <ds:schemaRef ds:uri="3e16b7d2-3c87-421b-919b-d68c0f6fc9dc"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...22 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>23CFBEC6</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7972</Characters>
+  <Pages>1</Pages>
+  <Words>783</Words>
+  <Characters>4465</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>37</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Bishop Grosseteste University College</Company>
+  <Company>Bishop Grosseteste University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9352</CharactersWithSpaces>
+  <CharactersWithSpaces>5238</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>lrussell</dc:creator>
+  <dc:creator>Michele Upcott</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101007DAABAA36D586E4CADDF5DF1AE72B348</vt:lpwstr>
-[...2 lines deleted...]
-    <vt:lpwstr>f3e37da3-47fd-49e9-b65a-32515546587c</vt:lpwstr>
+    <vt:lpwstr>0x0101001BB15F111CE0394090FA8354B41BBD6C</vt:lpwstr>
   </property>
 </Properties>
 </file>